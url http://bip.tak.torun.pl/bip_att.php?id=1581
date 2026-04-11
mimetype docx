--- v0 (2025-10-22)
+++ v1 (2026-04-11)
@@ -1380,99 +1380,96 @@
         <w:t>Część III: 16.000,00 zł</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="139E95DC" w14:textId="77777777" w:rsidR="00F27540" w:rsidRDefault="00F27540">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76A0BDCE" w14:textId="77777777" w:rsidR="00F27540" w:rsidRDefault="00F27540">
     <w:pPr>
       <w:pStyle w:val="Nagwek2"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0F9E8040" w14:textId="77777777" w:rsidR="00F27540" w:rsidRDefault="002A43A3">
+  <w:p w14:paraId="0F9E8040" w14:textId="04228D1E" w:rsidR="00F27540" w:rsidRDefault="00404C03" w:rsidP="00404C03">
     <w:pPr>
       <w:pStyle w:val="Nagwek2"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E00A423" wp14:editId="29A5CC40">
-          <wp:extent cx="8258810" cy="873125"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C8C5F63" wp14:editId="18443CB5">
+          <wp:extent cx="6424824" cy="792480"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1" name="Obraz 1"/>
+          <wp:docPr id="803460268" name="Obraz 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Obraz 1" descr="C:\Dokumenty - Agenda\Gosia\Kulturalny hub\14. promocja\Logotypy Europejski Fundusz Rozwoju Regionalnego (wersja polska) od 01_2018\Poziomy\poziom_kolor.jpg"/>
+                  <pic:cNvPr id="803460268" name="Obraz 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
-                    <a:extLst>
-[...3 lines deleted...]
-                    </a:extLst>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="8258810" cy="873125"/>
+                    <a:ext cx="6443630" cy="794800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B6A6913"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B28D066"/>
     <w:name w:val="Lista numerowana 12"/>
     <w:lvl w:ilvl="0" w:tplc="711E2DB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:firstLine="0"/>
@@ -1537,84 +1534,86 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="472840CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6944" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1172797635">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F27540"/>
     <w:rsid w:val="002A43A3"/>
     <w:rsid w:val="003701D4"/>
+    <w:rsid w:val="00404C03"/>
     <w:rsid w:val="004C487B"/>
     <w:rsid w:val="004E6BDC"/>
     <w:rsid w:val="00571359"/>
     <w:rsid w:val="005F526D"/>
     <w:rsid w:val="00653792"/>
     <w:rsid w:val="006D7A85"/>
     <w:rsid w:val="00703242"/>
     <w:rsid w:val="007839B3"/>
     <w:rsid w:val="008C0722"/>
     <w:rsid w:val="00930EF0"/>
+    <w:rsid w:val="0095746C"/>
     <w:rsid w:val="00C0389E"/>
     <w:rsid w:val="00C41828"/>
     <w:rsid w:val="00CA4897"/>
     <w:rsid w:val="00DA7C47"/>
     <w:rsid w:val="00E9138E"/>
     <w:rsid w:val="00F27540"/>
     <w:rsid w:val="00F669A4"/>
     <w:rsid w:val="00FE7F47"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -2121,50 +2120,92 @@
     <w:rsid w:val="00F27540"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AkapitzlistZnak">
     <w:name w:val="Akapit z listą Znak"/>
     <w:aliases w:val="Numerowanie Znak,Akapit z listą BS Znak,Akapit z listą1 Znak,Akapit z listą11 Znak,Numbered Para 1 Znak,No Spacing1 Znak,List Paragraph Char Char Char Znak,Indicator Text Znak,Listaszerű bekezdés1 Znak,List Paragraph à moi Znak"/>
     <w:link w:val="Akapitzlist"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00653792"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="NagwekZnak2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00404C03"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak2">
+    <w:name w:val="Nagłówek Znak2"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00404C03"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Stopka">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="StopkaZnak2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00404C03"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak2">
+    <w:name w:val="Stopka Znak2"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Stopka"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00404C03"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>