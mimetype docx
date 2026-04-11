--- v0 (2025-10-22)
+++ v1 (2026-04-11)
@@ -579,51 +579,51 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="635635" cy="1228090"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidR="00292B7C">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:pict w14:anchorId="22EB9229">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:24pt;height:24pt"/>
@@ -1232,51 +1232,51 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E1AF0D9" w14:textId="77777777" w:rsidR="00D91D7F" w:rsidRPr="00E4087D" w:rsidRDefault="008A2124" w:rsidP="00E906F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E4087D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E5E3B90" wp14:editId="543F2519">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E5E3B90" wp14:editId="08E7E82E">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>40005</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>132715</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="662940" cy="1009650"/>
                   <wp:effectExtent l="19050" t="0" r="3810" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="1" name="Obraz 3" descr="Pas Gorsetowy Hedwig Ciemnobrązowy">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8545762-2C3E-604E-DA1B-125135C4B6C5}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="37" name="Obraz 36" descr="Pas Gorsetowy Hedwig Ciemnobrązowy">
                             <a:extLst>
                               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -1561,51 +1561,51 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="709295" cy="1104900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="9525">
                             <a:noFill/>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r w:rsidR="00292B7C">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:pict w14:anchorId="4734E22F">
                 <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="Giezło XIV w." style="width:24pt;height:24pt"/>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EDF6380" w14:textId="77777777" w:rsidR="00712B0D" w:rsidRDefault="00712B0D" w:rsidP="0083559E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7AF8F61F" w14:textId="77777777" w:rsidR="00712B0D" w:rsidRDefault="00712B0D" w:rsidP="0083559E">
             <w:pPr>
               <w:rPr>
@@ -3673,71 +3673,73 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="01DF3BF2" w14:textId="77777777" w:rsidR="00F30BDD" w:rsidRDefault="00F30BDD" w:rsidP="000C3FBD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Nakrycie głowy: kapelusz</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C0B65DD" w14:textId="77777777" w:rsidR="00D91D7F" w:rsidRPr="001429A1" w:rsidRDefault="00F30BDD" w:rsidP="00F30BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Cechy: Słomiany kapelusz o uniwersalnej formie (6 szt.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C4FBCE9" w14:textId="77777777" w:rsidR="00D91D7F" w:rsidRPr="00786F83" w:rsidRDefault="00D91D7F" w:rsidP="00500782">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A0EF728" w14:textId="77777777" w:rsidR="00D91D7F" w:rsidRPr="00786F83" w:rsidRDefault="00D91D7F" w:rsidP="00500782">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1568" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -3786,51 +3788,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D91D7F" w:rsidRPr="00786F83" w14:paraId="52477A2A" w14:textId="77777777" w:rsidTr="00A21E43">
         <w:trPr>
           <w:trHeight w:val="2388"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="534" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36ACF16D" w14:textId="77777777" w:rsidR="00D91D7F" w:rsidRDefault="00D91D7F" w:rsidP="00500782">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23B6B027" w14:textId="77777777" w:rsidR="00D91D7F" w:rsidRPr="009067FA" w:rsidRDefault="00D91D7F" w:rsidP="00C15147">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Buty męskie (komplet)</w:t>
             </w:r>
           </w:p>
@@ -4759,51 +4760,51 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17AFD85E" w14:textId="77777777" w:rsidR="00D91D7F" w:rsidRPr="00C00E6D" w:rsidRDefault="00CE376C" w:rsidP="00C82399">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C00E6D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4271CEAD" wp14:editId="720566A1">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4271CEAD" wp14:editId="5178231D">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>114935</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>105410</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="567690" cy="955040"/>
                   <wp:effectExtent l="19050" t="0" r="3810" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="25" name="Obraz 45">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF33F5B6-BA8E-D713-1ED1-2F933102FC83}"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="75" name="Obraz 74">
                             <a:extLst>
                               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -6417,87 +6418,87 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00786F83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Wartość brutto części .....................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22CC222B" w14:textId="77777777" w:rsidR="0024230A" w:rsidRPr="00786F83" w:rsidRDefault="006A1CF9" w:rsidP="006A1CF9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Oferowan</w:t>
       </w:r>
       <w:r w:rsidR="00265C19">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00265C19">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>czas realizacji dostawy......................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C4789E4" w14:textId="77777777" w:rsidR="00441089" w:rsidRDefault="00441089" w:rsidP="00441089">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00786F83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">zęść numer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2 – Dostawa </w:t>
       </w:r>
       <w:r w:rsidR="00C00E6D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">średniowiecznej biżuterii </w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -7334,50 +7335,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A21E43" w:rsidRPr="00786F83" w14:paraId="6F074E3E" w14:textId="77777777" w:rsidTr="001A69B0">
         <w:trPr>
           <w:trHeight w:val="1972"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70947EAF" w14:textId="77777777" w:rsidR="00A21E43" w:rsidRDefault="00A21E43" w:rsidP="00C00E6D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1840" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BCCE46E" w14:textId="77777777" w:rsidR="00A21E43" w:rsidRPr="00B814F3" w:rsidRDefault="00A21E43" w:rsidP="00C00E6D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Zawieszka</w:t>
             </w:r>
           </w:p>
@@ -7596,51 +7598,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A21E43" w:rsidRPr="00786F83" w14:paraId="1D1723DC" w14:textId="77777777" w:rsidTr="001A69B0">
         <w:trPr>
           <w:trHeight w:val="2536"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0651944B" w14:textId="77777777" w:rsidR="00A21E43" w:rsidRDefault="00A21E43" w:rsidP="00C00E6D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1840" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02B2A6CA" w14:textId="77777777" w:rsidR="00A21E43" w:rsidRPr="00B814F3" w:rsidRDefault="00A21E43" w:rsidP="00C00E6D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Pater </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -8230,50 +8231,51 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53DC1ECE" w14:textId="77777777" w:rsidR="0024230A" w:rsidRDefault="0024230A" w:rsidP="00674865">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E969B3B" w14:textId="77777777" w:rsidR="005D3157" w:rsidRPr="00786F83" w:rsidRDefault="005D3157" w:rsidP="005D3157">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00786F83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Wartość netto części .......................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32CDEA78" w14:textId="77777777" w:rsidR="005D3157" w:rsidRDefault="005D3157" w:rsidP="005D3157">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00786F83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Wartość brutto części .....................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20A8D4BD" w14:textId="77777777" w:rsidR="005D3157" w:rsidRDefault="005D3157" w:rsidP="005D3157">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -8308,51 +8310,50 @@
     <w:p w14:paraId="2F89E178" w14:textId="77777777" w:rsidR="008E5179" w:rsidRDefault="008E5179" w:rsidP="00674865">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="579B9009" w14:textId="77777777" w:rsidR="008E5179" w:rsidRDefault="008E5179" w:rsidP="008E5179">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00786F83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">zęść numer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5179">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="008E5179">
         <w:rPr>
@@ -9142,50 +9143,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00572D0D" w:rsidRPr="00786F83" w14:paraId="1A2E8F41" w14:textId="77777777" w:rsidTr="00572D0D">
         <w:trPr>
           <w:trHeight w:val="2262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E9F9D1B" w14:textId="77777777" w:rsidR="00572D0D" w:rsidRDefault="00572D0D" w:rsidP="00343CDF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1840" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C5AF145" w14:textId="77777777" w:rsidR="00572D0D" w:rsidRPr="00B814F3" w:rsidRDefault="00572D0D" w:rsidP="00343CDF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Głowa damska</w:t>
             </w:r>
           </w:p>
@@ -9393,51 +9395,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00572D0D" w:rsidRPr="00786F83" w14:paraId="1B1D0E4B" w14:textId="77777777" w:rsidTr="00572D0D">
         <w:trPr>
           <w:trHeight w:val="1547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="073A7C98" w14:textId="77777777" w:rsidR="00572D0D" w:rsidRDefault="00572D0D" w:rsidP="00343CDF">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1840" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69CA8DBC" w14:textId="77777777" w:rsidR="00572D0D" w:rsidRPr="00B814F3" w:rsidRDefault="00572D0D" w:rsidP="00343CDF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Ręka damska</w:t>
             </w:r>
           </w:p>
@@ -10186,50 +10187,51 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="440FCC5B" w14:textId="77777777" w:rsidR="000938CC" w:rsidRDefault="000938CC" w:rsidP="008E5179">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="088C01D1" w14:textId="65F6B1CC" w:rsidR="008E5179" w:rsidRPr="00786F83" w:rsidRDefault="008E5179" w:rsidP="008E5179">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00786F83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Wartość netto części .......................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E2E6C4A" w14:textId="77777777" w:rsidR="008E5179" w:rsidRDefault="008E5179" w:rsidP="008E5179">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00786F83">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Wartość brutto części .....................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55FD4A05" w14:textId="77777777" w:rsidR="008E5179" w:rsidRDefault="008E5179" w:rsidP="008E5179">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -10346,122 +10348,120 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="397A4477" w14:textId="77777777" w:rsidR="00B05088" w:rsidRDefault="00B05088" w:rsidP="003B6F55">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="21407F4C" w14:textId="77777777" w:rsidR="00B05088" w:rsidRDefault="00B05088" w:rsidP="003B6F55">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="369569AE" w14:textId="77777777" w:rsidR="00E4087D" w:rsidRDefault="00E4087D">
+  <w:p w14:paraId="369569AE" w14:textId="77777777" w:rsidR="00E4087D" w:rsidRDefault="00E4087D" w:rsidP="00292B7C">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
+      <w:ind w:left="0"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1D04070A" w14:textId="77777777" w:rsidR="00E4087D" w:rsidRDefault="00E4087D">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3E8EC168" w14:textId="77777777" w:rsidR="00E4087D" w:rsidRDefault="00E4087D" w:rsidP="0004094A">
+  <w:p w14:paraId="3E8EC168" w14:textId="38D06D89" w:rsidR="00E4087D" w:rsidRDefault="00E4087D" w:rsidP="0004094A">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r w:rsidRPr="0004094A">
+  </w:p>
+  <w:p w14:paraId="059E8428" w14:textId="4E420A14" w:rsidR="00E4087D" w:rsidRDefault="00292B7C" w:rsidP="00292B7C">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5FBA04CF" wp14:editId="7E575FC6">
-          <wp:extent cx="6311900" cy="666115"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56898E70" wp14:editId="6E8723DF">
+          <wp:extent cx="7490480" cy="923925"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="2" name="Obraz 2"/>
+          <wp:docPr id="803460268" name="Obraz 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1025" name="Obraz 2"/>
+                  <pic:cNvPr id="803460268" name="Obraz 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
-                    <a:extLst>
-[...3 lines deleted...]
-                    </a:extLst>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6311900" cy="666115"/>
+                    <a:ext cx="7496719" cy="924695"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-  </w:p>
-[...3 lines deleted...]
-    </w:pPr>
   </w:p>
   <w:p w14:paraId="2D40B00D" w14:textId="77777777" w:rsidR="00E4087D" w:rsidRDefault="00E4087D">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="005B5A22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3064CBA2"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -14880,50 +14880,51 @@
     <w:rsid w:val="001D62ED"/>
     <w:rsid w:val="001E4546"/>
     <w:rsid w:val="001F46B4"/>
     <w:rsid w:val="001F5270"/>
     <w:rsid w:val="001F6205"/>
     <w:rsid w:val="001F753A"/>
     <w:rsid w:val="002025D6"/>
     <w:rsid w:val="00202D97"/>
     <w:rsid w:val="002207AC"/>
     <w:rsid w:val="00224D10"/>
     <w:rsid w:val="0022736E"/>
     <w:rsid w:val="00227F2D"/>
     <w:rsid w:val="00230CAD"/>
     <w:rsid w:val="00231DC8"/>
     <w:rsid w:val="0024230A"/>
     <w:rsid w:val="00242DF9"/>
     <w:rsid w:val="0024492C"/>
     <w:rsid w:val="00251FE1"/>
     <w:rsid w:val="002541DE"/>
     <w:rsid w:val="00264090"/>
     <w:rsid w:val="00265C19"/>
     <w:rsid w:val="00275E44"/>
     <w:rsid w:val="0027743E"/>
     <w:rsid w:val="00285542"/>
     <w:rsid w:val="00287E2D"/>
+    <w:rsid w:val="00292B7C"/>
     <w:rsid w:val="0029518C"/>
     <w:rsid w:val="00296C44"/>
     <w:rsid w:val="002A0404"/>
     <w:rsid w:val="002B1A42"/>
     <w:rsid w:val="002B339F"/>
     <w:rsid w:val="002C1269"/>
     <w:rsid w:val="002C150E"/>
     <w:rsid w:val="002D0F4B"/>
     <w:rsid w:val="002D5782"/>
     <w:rsid w:val="002D6D0E"/>
     <w:rsid w:val="002E062C"/>
     <w:rsid w:val="002E5D99"/>
     <w:rsid w:val="002F0319"/>
     <w:rsid w:val="002F3C33"/>
     <w:rsid w:val="002F3FA9"/>
     <w:rsid w:val="00310007"/>
     <w:rsid w:val="00314FD2"/>
     <w:rsid w:val="00327CA8"/>
     <w:rsid w:val="00334564"/>
     <w:rsid w:val="00336D3B"/>
     <w:rsid w:val="00340761"/>
     <w:rsid w:val="003440D1"/>
     <w:rsid w:val="00355B5F"/>
     <w:rsid w:val="00357ADA"/>
     <w:rsid w:val="00363F28"/>
@@ -15198,50 +15199,51 @@
     <w:rsid w:val="00C821AF"/>
     <w:rsid w:val="00C82399"/>
     <w:rsid w:val="00C8330F"/>
     <w:rsid w:val="00C83AEE"/>
     <w:rsid w:val="00C92F66"/>
     <w:rsid w:val="00C943F3"/>
     <w:rsid w:val="00CA0762"/>
     <w:rsid w:val="00CA304D"/>
     <w:rsid w:val="00CA36B6"/>
     <w:rsid w:val="00CA57A6"/>
     <w:rsid w:val="00CA79DE"/>
     <w:rsid w:val="00CB330B"/>
     <w:rsid w:val="00CC0A11"/>
     <w:rsid w:val="00CC2C12"/>
     <w:rsid w:val="00CD0D74"/>
     <w:rsid w:val="00CD1EB6"/>
     <w:rsid w:val="00CD2080"/>
     <w:rsid w:val="00CD3A2A"/>
     <w:rsid w:val="00CE376C"/>
     <w:rsid w:val="00CF0877"/>
     <w:rsid w:val="00CF6B7F"/>
     <w:rsid w:val="00D10663"/>
     <w:rsid w:val="00D11FB8"/>
     <w:rsid w:val="00D4101F"/>
     <w:rsid w:val="00D428A4"/>
+    <w:rsid w:val="00D533EA"/>
     <w:rsid w:val="00D56F73"/>
     <w:rsid w:val="00D575AC"/>
     <w:rsid w:val="00D674CC"/>
     <w:rsid w:val="00D72D64"/>
     <w:rsid w:val="00D76F59"/>
     <w:rsid w:val="00D872A8"/>
     <w:rsid w:val="00D87BAC"/>
     <w:rsid w:val="00D91BFD"/>
     <w:rsid w:val="00D91D7F"/>
     <w:rsid w:val="00D9518A"/>
     <w:rsid w:val="00D96BFE"/>
     <w:rsid w:val="00DA7A1E"/>
     <w:rsid w:val="00DB1464"/>
     <w:rsid w:val="00DC0ECF"/>
     <w:rsid w:val="00DC56B7"/>
     <w:rsid w:val="00DC72C5"/>
     <w:rsid w:val="00DC7B0A"/>
     <w:rsid w:val="00DD0AFC"/>
     <w:rsid w:val="00DD16A1"/>
     <w:rsid w:val="00DD7682"/>
     <w:rsid w:val="00DE09F3"/>
     <w:rsid w:val="00DE3D7A"/>
     <w:rsid w:val="00DF4B71"/>
     <w:rsid w:val="00E00D39"/>
     <w:rsid w:val="00E03934"/>
@@ -15301,51 +15303,51 @@
     <w:rsid w:val="00FC3A99"/>
     <w:rsid w:val="00FC532E"/>
     <w:rsid w:val="00FC556B"/>
     <w:rsid w:val="00FD61F8"/>
     <w:rsid w:val="00FD6433"/>
     <w:rsid w:val="00FD7846"/>
     <w:rsid w:val="00FE3C9B"/>
     <w:rsid w:val="00FF50E4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="1028"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="61EB7323"/>
   <w15:docId w15:val="{5BA91C18-95C4-4DE3-863E-E3EB17441A1E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:before="92" w:line="360" w:lineRule="auto"/>
@@ -15762,50 +15764,51 @@
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek2Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC2B9B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
@@ -18144,51 +18147,51 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -18450,51 +18453,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16BCCD30-B03A-4FDC-A016-7A11628B89A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
+  <Pages>12</Pages>
   <Words>975</Words>
   <Characters>5856</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6818</CharactersWithSpaces>