--- v0 (2025-10-22)
+++ v1 (2026-04-11)
@@ -1,40 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9836" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9901"/>
       </w:tblGrid>
       <w:tr w:rsidR="00095CAD" w:rsidRPr="004575FD" w14:paraId="27B8AC76" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
@@ -2725,52 +2729,56 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004575FD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Średnie przedsiębiorstwa: przedsiębiorstwa, które nie są mikroprzedsiębiorstwami ani małymi przedsiębiorstwami i które zatrudniają mniej niż 250 osób i których roczny obrót nie przekracza 50 milionów EUR lub roczna suma bilansowa nie przekracza 43 milionów EUR.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1BB773DA" w14:textId="77777777" w:rsidR="00095CAD" w:rsidRPr="004575FD" w:rsidRDefault="00095CAD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00095CAD" w:rsidRPr="004575FD" w:rsidSect="00095CAD">
-      <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="993" w:bottom="1440" w:left="1077" w:header="709" w:footer="312" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6BB5F8BE" w14:textId="77777777" w:rsidR="00A132B9" w:rsidRDefault="00A132B9" w:rsidP="00095CAD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="11C6BED2" w14:textId="77777777" w:rsidR="00A132B9" w:rsidRDefault="00A132B9" w:rsidP="00095CAD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
@@ -2847,179 +2855,217 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Univers-PL">
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Avenir-Light">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="12A46F56" w14:textId="77777777" w:rsidR="003E695D" w:rsidRDefault="003E695D">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D9563FD" w14:textId="77777777" w:rsidR="00095CAD" w:rsidRDefault="000F36FC">
     <w:pPr>
       <w:pStyle w:val="Stopka1"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="002C5055">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00344EEF">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1729D607" w14:textId="77777777" w:rsidR="00095CAD" w:rsidRDefault="00095CAD">
     <w:pPr>
       <w:pStyle w:val="Stopka1"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B4C2B03" w14:textId="77777777" w:rsidR="003E695D" w:rsidRDefault="003E695D">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="30C5C915" w14:textId="77777777" w:rsidR="00A132B9" w:rsidRDefault="00A132B9" w:rsidP="00095CAD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="136A8FF5" w14:textId="77777777" w:rsidR="00A132B9" w:rsidRDefault="00A132B9" w:rsidP="00095CAD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5DFFEA91" w14:textId="77777777" w:rsidR="00095CAD" w:rsidRDefault="002C5055">
+  <w:p w14:paraId="154A8A18" w14:textId="77777777" w:rsidR="003E695D" w:rsidRDefault="003E695D">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5DFFEA91" w14:textId="3437FF84" w:rsidR="00095CAD" w:rsidRDefault="003E695D">
     <w:pPr>
       <w:pStyle w:val="Nagwek10"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6EEC550C" wp14:editId="7B878FF6">
-          <wp:extent cx="6245860" cy="660400"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70C6DB48" wp14:editId="708EE018">
+          <wp:extent cx="5761355" cy="713105"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1" name="Obraz 1"/>
+          <wp:docPr id="1245518022" name="Obraz 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Obraz 1"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
-                    <a:picLocks noChangeAspect="1"/>
-[...4 lines deleted...]
-                    </a:extLst>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6245860" cy="660400"/>
+                    <a:ext cx="5761355" cy="713105"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln w="12700">
-[...1 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="3DD6A5F3" w14:textId="77777777" w:rsidR="00095CAD" w:rsidRDefault="00095CAD">
     <w:pPr>
       <w:pStyle w:val="Nagwek10"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1B7AF5DC" w14:textId="77777777" w:rsidR="003E695D" w:rsidRDefault="003E695D">
+    <w:pPr>
+      <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="044759A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BCA80AF0"/>
     <w:name w:val="WW8Num222223164252222232422"/>
     <w:lvl w:ilvl="0" w:tplc="F8823D86">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="88B2A414">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
@@ -9016,108 +9062,114 @@
   </w:num>
   <w:num w:numId="6" w16cid:durableId="82653101">
     <w:abstractNumId w:val="60"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="257838130">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="647788268">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1254818051">
     <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1293513844">
     <w:abstractNumId w:val="56"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1784766822">
     <w:abstractNumId w:val="67"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="283"/>
   <w:drawingGridVerticalSpacing w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00095CAD"/>
     <w:rsid w:val="00000A06"/>
     <w:rsid w:val="00081E74"/>
     <w:rsid w:val="00095CAD"/>
     <w:rsid w:val="000C7136"/>
     <w:rsid w:val="000F36FC"/>
     <w:rsid w:val="0015474F"/>
     <w:rsid w:val="002C5055"/>
     <w:rsid w:val="00344EEF"/>
+    <w:rsid w:val="003E695D"/>
     <w:rsid w:val="004575FD"/>
     <w:rsid w:val="004A5760"/>
     <w:rsid w:val="004E3937"/>
     <w:rsid w:val="0060180A"/>
+    <w:rsid w:val="00763972"/>
     <w:rsid w:val="00993194"/>
     <w:rsid w:val="00A132B9"/>
     <w:rsid w:val="00A81651"/>
     <w:rsid w:val="00B932CA"/>
     <w:rsid w:val="00CA4897"/>
     <w:rsid w:val="00E53D3C"/>
     <w:rsid w:val="00F3412F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2649C034"/>
   <w15:docId w15:val="{33EAC103-EA7A-45AE-89BE-75437E7E1E5B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -11645,65 +11697,113 @@
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standardowy"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00095CAD"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="NagwekZnak1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003E695D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak1">
+    <w:name w:val="Nagłówek Znak1"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003E695D"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Stopka">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="StopkaZnak1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003E695D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak1">
+    <w:name w:val="Stopka Znak1"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Stopka"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003E695D"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>